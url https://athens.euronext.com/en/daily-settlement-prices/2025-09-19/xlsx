--- v0 (2026-04-19)
+++ v1 (2026-06-04)
@@ -323,51 +323,51 @@
   <si>
     <t>GRS337003008</t>
   </si>
   <si>
     <t>BYLOT</t>
   </si>
   <si>
     <t>BALLY'S INTRALOT S.A.</t>
   </si>
   <si>
     <t>GRS343313003</t>
   </si>
   <si>
     <t>EYDAP</t>
   </si>
   <si>
     <t>ATHENS WATER SUPPLY &amp; SEWAGE Co.</t>
   </si>
   <si>
     <t>GRS359353000</t>
   </si>
   <si>
     <t>EXAE</t>
   </si>
   <si>
-    <t>HELLENIC EXCHANGES - ATHENS STOCK EXCHANGE S.A.</t>
+    <t>EURONEXT ATHENS HOLDING S.A.</t>
   </si>
   <si>
     <t>GRS395363005</t>
   </si>
   <si>
     <t>ALWN</t>
   </si>
   <si>
     <t>Allwyn AG</t>
   </si>
   <si>
     <t>GRS419003009</t>
   </si>
   <si>
     <t>MOH</t>
   </si>
   <si>
     <t>MOTOR OIL (HELLAS) CORINTH REFINERIES SA</t>
   </si>
   <si>
     <t>GRS426003000</t>
   </si>
   <si>
     <t>AKTR</t>
   </si>